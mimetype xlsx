--- v13 (2026-09-10)
+++ v14 (2026-10-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a825eb82cda427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa15353c4a6c4378b6bcd5f31195b537.psmdcp" Id="R45bf327235164fae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bfadf20d5b147bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89fd75131da143feb5958712f6b1e53d.psmdcp" Id="R620ac10636044ad6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Kunskapsstöd" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="E3" i="1"/>
   <x:c r="E4" i="1"/>
   <x:c r="E5" i="1"/>
   <x:c r="E6" i="1"/>
   <x:c r="E7" i="1"/>
   <x:c r="E8" i="1"/>
   <x:c r="E9" i="1"/>