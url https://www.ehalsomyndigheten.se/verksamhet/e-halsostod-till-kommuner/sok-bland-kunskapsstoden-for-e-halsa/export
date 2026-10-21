--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bfadf20d5b147bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89fd75131da143feb5958712f6b1e53d.psmdcp" Id="R620ac10636044ad6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65e850cc45b340ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/172fa4ad25424a26ad8c5c30c4848fb0.psmdcp" Id="R4a0599a60c9c482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Kunskapsstöd" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="E3" i="1"/>
   <x:c r="E4" i="1"/>
   <x:c r="E5" i="1"/>
   <x:c r="E6" i="1"/>
   <x:c r="E7" i="1"/>
   <x:c r="E8" i="1"/>
   <x:c r="E9" i="1"/>